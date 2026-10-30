--- v0 (2025-10-25)
+++ v1 (2026-10-30)
@@ -13,146 +13,92 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="096247E1" w14:textId="2B6DD211" w:rsidR="00421050" w:rsidRPr="00CE33ED" w:rsidRDefault="00421050" w:rsidP="00CE33ED">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE33ED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">ÁLTALÁNOS </w:t>
-      </w:r>
+        <w:t>ÁLTALÁNOS SZERZŐDÉSI FELTÉTELEK</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A6C323F" w14:textId="3026814D" w:rsidR="00421050" w:rsidRPr="00CE33ED" w:rsidRDefault="00421050" w:rsidP="00CE33ED">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00CE33ED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>SZERZŐDÉSI FELTÉTELEK</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> RÉSZVÉTELHEZ</w:t>
+        <w:t>MEGÁLLAPODÁS A KRISTON INTIM TORNA® TANFOLYAMON VALÓ RÉSZVÉTELHEZ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D05482" w14:textId="77777777" w:rsidR="00421050" w:rsidRDefault="00421050" w:rsidP="00421050"/>
     <w:p w14:paraId="2A46CCDB" w14:textId="77777777" w:rsidR="00421050" w:rsidRDefault="00421050" w:rsidP="00421050">
       <w:r>
         <w:t>Meghatározások</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="792DA7ED" w14:textId="7F2E9242" w:rsidR="00421050" w:rsidRDefault="00421050" w:rsidP="00421050">
       <w:r>
-        <w:t xml:space="preserve">Kriston Intim Torna® tanfolyam - Kriston Andrea által kidolgozott személyes </w:t>
-[...46 lines deleted...]
-        <w:t>, CUI: 48695433, Cégjegyzékszám F5/2483/2023.08.29, tel. 0040 770 474 984.</w:t>
+        <w:t>Kriston Intim Torna® tanfolyam - Kriston Andrea által kidolgozott személyes önrehabilitációs és prevenciós tanfolyam, a tanfolyamokat Illés Anita, Kriston Intim Torna® akkreditált tréner tartja;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67901C0B" w14:textId="25B4D267" w:rsidR="00421050" w:rsidRDefault="00421050" w:rsidP="00421050">
+      <w:r>
+        <w:t xml:space="preserve">Szolgáltató - ILLÉS - NAGY GYONGYI - ANITA PFA (továbbiakban Szolgáltató) Nagyvárad, Alexandru Cazaban utca, 41-es szám, bl. Z11, ap. 5, Bihar megye, CUI: 48695433, Cégjegyzékszám </w:t>
+      </w:r>
+      <w:r w:rsidR="00011FC6" w:rsidRPr="00011FC6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>F2023002483059</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, tel. 0040 770 474 984.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E90B009" w14:textId="452973FC" w:rsidR="00421050" w:rsidRDefault="00421050" w:rsidP="00421050">
       <w:r>
         <w:t xml:space="preserve">Kedvezményezett – minden természetes személy, aki a hivatalos Kriston Intim Torna® oldalon https://intimtorna.hu/ </w:t>
       </w:r>
       <w:r w:rsidR="00031E52">
         <w:t>bejelentkezik</w:t>
       </w:r>
       <w:r>
         <w:t>, amely a https://illesanita.ro/ oldalon keresztül is elérhető az „Aktuális tanfolyamok” részben és aki részt vesz azon a tanfolyamon.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FBDFB2C" w14:textId="77777777" w:rsidR="00421050" w:rsidRDefault="00421050" w:rsidP="00421050"/>
     <w:p w14:paraId="26599FC7" w14:textId="77777777" w:rsidR="00421050" w:rsidRDefault="00421050" w:rsidP="00421050">
       <w:r>
         <w:t>A felek megállapodnak abban, hogy a jelen szerződés teljesítésére az alábbi szerződéses feltételek vonatkoznak:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57535222" w14:textId="77777777" w:rsidR="00421050" w:rsidRDefault="00421050" w:rsidP="00421050"/>
     <w:p w14:paraId="3282CF13" w14:textId="0CF800EA" w:rsidR="00421050" w:rsidRDefault="00421050" w:rsidP="00031E52">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -198,83 +144,78 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>A szerződés időtartama</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55ED0A28" w14:textId="77777777" w:rsidR="00180169" w:rsidRDefault="00421050" w:rsidP="00421050">
       <w:r>
         <w:t xml:space="preserve">Jelen szerződés </w:t>
       </w:r>
       <w:r w:rsidR="00180169">
         <w:t>meg</w:t>
       </w:r>
       <w:r>
         <w:t>határozott időtartamra jön létre, amely a Kriston Intim Torna® tanfolyam kifizetésének napjától</w:t>
       </w:r>
       <w:r w:rsidR="00180169">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>amelyre regisztrált, a tanfolyam befejezéséig terjed</w:t>
       </w:r>
       <w:r w:rsidR="00180169">
-        <w:t xml:space="preserve">, amely a </w:t>
-[...11 lines deleted...]
-        <w:t>szerepel</w:t>
+        <w:t>, amely a jelentkezési lapon szerepel</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67E99867" w14:textId="58C1C8D6" w:rsidR="00421050" w:rsidRDefault="00421050" w:rsidP="00180169">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Fizetési mód. Büntetések.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07889B7C" w14:textId="77777777" w:rsidR="00421050" w:rsidRDefault="00421050" w:rsidP="00683B17">
-[...1 lines deleted...]
-        <w:t>A fizetés készpénzben vagy banki átutalással történik a Banca Transilvania felé IBAN: RO51BTRLRONCRT0CN1956901</w:t>
+    <w:p w14:paraId="07889B7C" w14:textId="0708C8DC" w:rsidR="00421050" w:rsidRDefault="00421050" w:rsidP="00683B17">
+      <w:r>
+        <w:t xml:space="preserve">A fizetés készpénzben vagy banki átutalással történik a Banca Transilvania felé IBAN: </w:t>
+      </w:r>
+      <w:r w:rsidR="00011FC6" w:rsidRPr="00011FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>RO82BTRLRONCRT0DF4709001</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EC1A563" w14:textId="0EB4E660" w:rsidR="00421050" w:rsidRDefault="00421050" w:rsidP="00421050">
       <w:r>
         <w:t>4.1. A befizetés a tanfolyam első napján történik. Banki átutalással történő fizetés esetén</w:t>
       </w:r>
       <w:r w:rsidR="00683B17">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a befizetés legkésőbb a választott tanfolyam első napján minősül teljesítettnek.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05F2896E" w14:textId="75E99BDC" w:rsidR="00421050" w:rsidRDefault="00421050" w:rsidP="00421050">
       <w:r>
         <w:t>4.2. Egyes tanfolyamok esetén a Szolgáltató előleget kérhet, ebben az esetben a fizetés pontos dátumát a tanfolyam leírásában rögzít</w:t>
       </w:r>
       <w:r w:rsidR="00683B17">
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="448EF8DC" w14:textId="4E9BBDF6" w:rsidR="00421050" w:rsidRDefault="00421050" w:rsidP="00421050">
@@ -497,112 +438,88 @@
     <w:p w14:paraId="1CCBAA71" w14:textId="2E1526D1" w:rsidR="00421050" w:rsidRDefault="00421050" w:rsidP="00421050">
       <w:r>
         <w:t>7.5. Felhívjuk figyelmét, hogy a Kriston Intim Torna® tanfolyamon való részvétel nem helyettesíti a szakorvosi diagnózist vagy a kezelést. A tanfolyamon való részvétel az életminőség javítását szolgálja, és a tanfolyamon szerzett információkat saját felelősségére alkalmazz</w:t>
       </w:r>
       <w:r w:rsidR="00E57C11">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C5666A0" w14:textId="2A6C37C6" w:rsidR="00421050" w:rsidRDefault="00421050" w:rsidP="00421050">
       <w:r>
         <w:t>7.6. A tanfolyam során megszerzett információk kizárólag személyes célokra használhatók fel, más sport- és rekreációs tevékenységekben, mint például fitnesz, jóga stb. sem más néven, sem módosított formában</w:t>
       </w:r>
       <w:r w:rsidR="00E57C11">
         <w:t xml:space="preserve"> fel nem használhatóak!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B9CA6B6" w14:textId="529CD293" w:rsidR="00E57C11" w:rsidRDefault="00421050" w:rsidP="00E57C11">
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">7.7. </w:t>
       </w:r>
       <w:r w:rsidR="00E57C11">
-        <w:t xml:space="preserve">Felhívjuk figyelmét, hogy a </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> elsajátított gyakorlatokat semmilyen formában nem lehet továbbítani, terjeszteni vagy közzétenni, azok Kriston Andrea szellemi tulajdonát képezik és szerzői jogvédelem alatt állnak.</w:t>
+        <w:t>Felhívjuk figyelmét, hogy a tanfolyamon elsajátított gyakorlatokat semmilyen formában nem lehet továbbítani, terjeszteni vagy közzétenni, azok Kriston Andrea szellemi tulajdonát képezik és szerzői jogvédelem alatt állnak.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03EC7DC2" w14:textId="1E2E9E25" w:rsidR="00E57C11" w:rsidRDefault="00E57C11" w:rsidP="00E57C11">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A Szerződés </w:t>
-[...2 lines deleted...]
-        <w:t>hatályát veszíti:</w:t>
+        <w:t>A Szerződés hatályát veszíti:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22A14116" w14:textId="6FB09C10" w:rsidR="00E57C11" w:rsidRDefault="00E57C11" w:rsidP="00E57C11">
       <w:r>
-        <w:t>Jelen</w:t>
-[...8 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Jelen szerződés hatályát veszíti a következő esetekben:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F4AB905" w14:textId="77777777" w:rsidR="00E57C11" w:rsidRDefault="00E57C11" w:rsidP="00E57C11">
       <w:r>
         <w:t>a) a határidő lejártával;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10A8A7FF" w14:textId="77777777" w:rsidR="00E57C11" w:rsidRDefault="00E57C11" w:rsidP="00E57C11">
       <w:r>
         <w:t>b) a felek megállapodása alapján;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31419770" w14:textId="77777777" w:rsidR="00E57C11" w:rsidRDefault="00E57C11" w:rsidP="00E57C11">
       <w:r>
         <w:t>c) egyoldalú felmondás útján;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C5B6733" w14:textId="308921D2" w:rsidR="00E57C11" w:rsidRDefault="00E57C11" w:rsidP="00E57C11">
       <w:r>
-        <w:t>d) a szerződéskötéstől számított 14 napon belül</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> elállási jog gyakorlásával;</w:t>
+        <w:t>d) a szerződéskötéstől számított 14 napon belül: elállási jog gyakorlásával;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1992DC42" w14:textId="58F9C065" w:rsidR="00E57C11" w:rsidRDefault="00E57C11" w:rsidP="00E57C11">
       <w:r>
         <w:t>e) ha valamelyik fél nem teljesíti a jelen szerződésben vállalt kötelezettségeit.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32188374" w14:textId="0C26C9C5" w:rsidR="00E57C11" w:rsidRDefault="00E57C11" w:rsidP="00DB7B98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Az elállási jog gyakorlása</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7177CACF" w14:textId="04AF124E" w:rsidR="00E57C11" w:rsidRDefault="00E57C11" w:rsidP="00E57C11">
       <w:r>
         <w:t xml:space="preserve">9.1. A </w:t>
       </w:r>
       <w:r w:rsidR="00DB7B98">
         <w:t>K</w:t>
@@ -699,135 +616,105 @@
     <w:p w14:paraId="0B31D732" w14:textId="77777777" w:rsidR="00E57C11" w:rsidRDefault="00E57C11" w:rsidP="00E57C11">
       <w:r>
         <w:t>11.2. A vis maior mentesíti a feleket a felelősség alól a jelen szerződésben vállalt kötelezettségek részleges vagy teljes elmulasztása esetén. Vis maior alatt a szerzõdés megkötését követõen bekövetkezõ, a felek akaratától független, elõre nem látható és leküzdhetetlen eseményt kell érteni, amely megakadályozza a feleket a vállalt kötelezettségek teljes vagy részleges teljesítésében. A vis maiorra hivatkozó fél köteles a másik felet annak bekövetkezésétől számított legfeljebb 5 napon belül írásban tájékoztatni.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12194D51" w14:textId="77777777" w:rsidR="00E57C11" w:rsidRDefault="00E57C11" w:rsidP="00E57C11">
       <w:r>
         <w:t>11.3. A későbbi szóbeli megállapodások nem járnak joghatásokkal a felek között.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C2EF92C" w14:textId="77777777" w:rsidR="00B167A4" w:rsidRDefault="00B167A4" w:rsidP="00B167A4">
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>11.4. A felek vállalják, hogy a jelen szerződési feltételekből eredő jogaikat és kötelezettségeiket harmadik félre semmilyen módon nem ruházzák át.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7119E4A6" w14:textId="77777777" w:rsidR="00B167A4" w:rsidRDefault="00B167A4" w:rsidP="00B167A4">
       <w:r>
         <w:t>11.5. A felek közötti esetleges vitás kérdéseket békés úton rendezik, vagy ha ez a megoldás nem jár sikerrel, a Szolgáltató települése szerinti illetékes bíróság rendezi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0965A214" w14:textId="77777777" w:rsidR="00B167A4" w:rsidRDefault="00B167A4" w:rsidP="00B167A4"/>
     <w:p w14:paraId="1B0790CA" w14:textId="77777777" w:rsidR="00B167A4" w:rsidRDefault="00B167A4" w:rsidP="00B167A4"/>
     <w:p w14:paraId="0C4A5FB7" w14:textId="3CD60FC8" w:rsidR="00B167A4" w:rsidRDefault="00B167A4" w:rsidP="00B167A4">
       <w:r>
-        <w:t xml:space="preserve">1. </w:t>
-[...2 lines deleted...]
-        <w:t>Melléklet</w:t>
+        <w:t>1. Melléklet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C46AA27" w14:textId="400437AF" w:rsidR="00B167A4" w:rsidRDefault="00B167A4" w:rsidP="00B167A4">
       <w:r>
         <w:t>Visszavonási Ürlap minta</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DFA5642" w14:textId="6639559A" w:rsidR="00B167A4" w:rsidRDefault="00B167A4" w:rsidP="00B167A4">
       <w:r>
         <w:t>Jelen ürlapot töltse ki és küldje vissza</w:t>
       </w:r>
       <w:r w:rsidRPr="00B167A4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>abban az esetben ha</w:t>
-[...5 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>abban az esetben ha el kíván állni a szerződéstől.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B6AE5DA" w14:textId="00BC0102" w:rsidR="00B167A4" w:rsidRDefault="00B167A4" w:rsidP="00B167A4">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
-        <w:t>ILLÉS - NAGY GYONGYI - ANITA PFA</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> részére</w:t>
+        <w:t>ILLÉS - NAGY GYONGYI - ANITA PFA részére</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F00AF23" w14:textId="7C280F16" w:rsidR="00B167A4" w:rsidRDefault="00B167A4" w:rsidP="00B167A4">
       <w:r>
-        <w:t>Oradea str. Alexandru Cazaban sz. 41 bl. Z11 ap. 5, Bihar</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> megye</w:t>
+        <w:t>Oradea str. Alexandru Cazaban sz. 41 bl. Z11 ap. 5, Bihar megye</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="084BD4D8" w14:textId="5F4A4A2B" w:rsidR="00B167A4" w:rsidRDefault="00B167A4" w:rsidP="00B167A4">
       <w:r>
-        <w:t>e-mail: k</w:t>
-[...5 lines deleted...]
-        <w:t>@illesanita.ro</w:t>
+        <w:t>e-mail: kapcsolat@illesanita.ro</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60311126" w14:textId="77777777" w:rsidR="00B167A4" w:rsidRDefault="00B167A4" w:rsidP="00B167A4">
       <w:r>
         <w:t>Ezúton tájékoztatom az alábbi szolgáltatások nyújtására vonatkozó szerződéstől való elállásomról: RÉSZVÉTEL A KRISTON INTIM TORNA® TANFOLYAMON</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="556BBEDD" w14:textId="3D4CE3D1" w:rsidR="00B167A4" w:rsidRDefault="00B167A4" w:rsidP="00B167A4">
       <w:r>
-        <w:t>Bejelentkezve a következő időpontban</w:t>
-[...2 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Bejelentkezve a következő időpontban:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2185F8E2" w14:textId="62BD89FF" w:rsidR="00B167A4" w:rsidRDefault="00B167A4" w:rsidP="00B167A4">
       <w:r>
-        <w:t>Kedvezményezett</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> neve:</w:t>
+        <w:t>Kedvezményezett neve:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BA9AC5A" w14:textId="6FEFCB84" w:rsidR="00B167A4" w:rsidRDefault="00B167A4" w:rsidP="00B167A4">
       <w:r>
-        <w:t>Kedvezményezett</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> címe:</w:t>
+        <w:t>Kedvezményezett címe:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26E50347" w14:textId="2745BFA7" w:rsidR="00AE577F" w:rsidRDefault="00B167A4" w:rsidP="00B167A4">
       <w:r>
         <w:t>Dátum:</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00AE577F">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -971,50 +858,51 @@
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1538422784">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00421050"/>
+    <w:rsid w:val="00011FC6"/>
     <w:rsid w:val="00031E52"/>
     <w:rsid w:val="00180169"/>
     <w:rsid w:val="00421050"/>
     <w:rsid w:val="00683B17"/>
     <w:rsid w:val="007862CE"/>
     <w:rsid w:val="00986DCE"/>
     <w:rsid w:val="00AE577F"/>
     <w:rsid w:val="00B167A4"/>
     <w:rsid w:val="00CE33ED"/>
     <w:rsid w:val="00DB7B98"/>
     <w:rsid w:val="00E57C11"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -1763,69 +1651,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1165</Words>
-  <Characters>6642</Characters>
+  <Words>1164</Words>
+  <Characters>6639</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>55</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7792</CharactersWithSpaces>
+  <CharactersWithSpaces>7788</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Illes Nagy Gyongyi Anita</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>