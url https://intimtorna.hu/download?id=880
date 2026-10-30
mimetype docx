--- v0 (2025-10-25)
+++ v1 (2026-10-30)
@@ -428,189 +428,193 @@
     <w:p w14:paraId="1A6E3872" w14:textId="2E10D9A4" w:rsidR="009B097F" w:rsidRDefault="009B097F" w:rsidP="009B097F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B097F">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">Székhely: </w:t>
       </w:r>
       <w:r w:rsidR="00E3096E" w:rsidRPr="00E3096E">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nagyvárad, </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> út, 41. szám, Z11 épülettömb, 5. lakrész, Bihar megye</w:t>
+        <w:t>Nagyvárad, Alexandru Cazaban út, 41. szám, Z11 épülettömb, 5. lakrész, Bihar megye</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="012495E0" w14:textId="1ED133CE" w:rsidR="002563BA" w:rsidRPr="009B097F" w:rsidRDefault="002563BA" w:rsidP="002563BA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B097F">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Adószám</w:t>
       </w:r>
       <w:r w:rsidR="00E3096E">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00E3096E">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hu-HU" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>48695433</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B7511E0" w14:textId="7149C299" w:rsidR="002563BA" w:rsidRPr="009B097F" w:rsidRDefault="002563BA" w:rsidP="002563BA">
+    <w:p w14:paraId="6B7511E0" w14:textId="2409BF74" w:rsidR="002563BA" w:rsidRPr="009B097F" w:rsidRDefault="002563BA" w:rsidP="002563BA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B097F">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Cégjegyzékszám:</w:t>
       </w:r>
       <w:r w:rsidR="00E3096E" w:rsidRPr="00E3096E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E3096E" w:rsidRPr="00E3096E">
-[...15 lines deleted...]
-          <w:lang w:val="hu-HU"/>
+      <w:r w:rsidR="0023540C" w:rsidRPr="0023540C">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>F2023002483059</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11784070" w14:textId="113A84D2" w:rsidR="009B097F" w:rsidRPr="0023540C" w:rsidRDefault="009B097F" w:rsidP="009B097F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B097F">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">E-mail: </w:t>
       </w:r>
-      <w:r w:rsidR="00E3096E" w:rsidRPr="00E3096E">
-[...6 lines deleted...]
-        <w:t>illesanita.intimtorna@gmail.com</w:t>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidR="0023540C" w:rsidRPr="000638DA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="hu-HU"/>
+          </w:rPr>
+          <w:t>illesanita.intimtorna@gmail.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0023540C">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidR="0023540C" w:rsidRPr="000638DA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="hu-HU"/>
+          </w:rPr>
+          <w:t>kapcsolat</w:t>
+        </w:r>
+        <w:r w:rsidR="0023540C" w:rsidRPr="000638DA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>@illesanita.ro</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0023540C">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E1AE0F3" w14:textId="04EAEE59" w:rsidR="009B097F" w:rsidRPr="009B097F" w:rsidRDefault="009B097F" w:rsidP="009B097F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B097F">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">Telefon: </w:t>
       </w:r>
       <w:r w:rsidR="00E3096E" w:rsidRPr="00E3096E">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1010,71 +1014,51 @@
       <w:r w:rsidRPr="009B097F">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">Adatkezelő a </w:t>
       </w:r>
       <w:r w:rsidR="008A5518">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidRPr="009B097F">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t xml:space="preserve">eboldal látogatottsági adatait a Google </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> szolgáltatás igénybevételével méri. A szolgáltatás használata során adatok kerülnek továbbításra. A továbbított adatok az érintett azonosítására nem alkalmasak. A Google adatvédelmi elveiről bővebb információ a Google oldalán olvasható: http://www.google.hu/policies/privacy/ads/</w:t>
+        <w:t>eboldal látogatottsági adatait a Google Analytics szolgáltatás igénybevételével méri. A szolgáltatás használata során adatok kerülnek továbbításra. A továbbított adatok az érintett azonosítására nem alkalmasak. A Google adatvédelmi elveiről bővebb információ a Google oldalán olvasható: http://www.google.hu/policies/privacy/ads/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76613D05" w14:textId="77777777" w:rsidR="009B097F" w:rsidRPr="009B097F" w:rsidRDefault="009B097F" w:rsidP="009B097F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B6ED338" w14:textId="60DED0AA" w:rsidR="009B097F" w:rsidRPr="008A5518" w:rsidRDefault="009B097F" w:rsidP="009B097F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A5518">
         <w:rPr>
@@ -1502,71 +1486,51 @@
       <w:r w:rsidRPr="009B097F">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Az Adatkezelő – az </w:t>
       </w:r>
       <w:r w:rsidR="00D819C4">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
       <w:r w:rsidRPr="009B097F">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t xml:space="preserve">rintett által megrendelt szolgáltatás teljesítésének, elszámolásának és kifizetésének, valamint az azzal kapcsolatos reklamáció benyújtási </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, illetve a benyújtott reklamáció jogerős lezárásának időpontján túl – mindaddig kezeli az </w:t>
+        <w:t xml:space="preserve">rintett által megrendelt szolgáltatás teljesítésének, elszámolásának és kifizetésének, valamint az azzal kapcsolatos reklamáció benyújtási határidejének, illetve a benyújtott reklamáció jogerős lezárásának időpontján túl – mindaddig kezeli az </w:t>
       </w:r>
       <w:r w:rsidR="00D819C4">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
       <w:r w:rsidRPr="009B097F">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">rintett által megadott adatokat, amíg az </w:t>
       </w:r>
       <w:r w:rsidR="00D819C4">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hu-HU"/>
@@ -2080,71 +2044,51 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>3. A törléshez való jog</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7726490F" w14:textId="77777777" w:rsidR="00761D73" w:rsidRPr="00761D73" w:rsidRDefault="00761D73" w:rsidP="00761D73">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00761D73">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Amennyiben az alábbi indokok </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> fennáll, úgy az érintett kérésére Adatkezelő a legrövidebb időn belül, de legkésőbb 5 munkanapon belül, törli az érintettre vonatkozó adatokat:</w:t>
+        <w:t>Amennyiben az alábbi indokok bármelyike fennáll, úgy az érintett kérésére Adatkezelő a legrövidebb időn belül, de legkésőbb 5 munkanapon belül, törli az érintettre vonatkozó adatokat:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76F05B2C" w14:textId="7A2D4336" w:rsidR="00761D73" w:rsidRPr="00761D73" w:rsidRDefault="00761D73" w:rsidP="00761D73">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>a</w:t>
@@ -2442,71 +2386,51 @@
       <w:r w:rsidRPr="0046207C">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">Ha az </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="0046207C">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t xml:space="preserve">datkezelő nyilvánosságra hozta a személyes adatot, és azt törölni köteles, az elérhető technológia és a megvalósítás költségeinek figyelembevételével megteszi az </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> elvárható lépéseket – ideértve technikai intézkedéseket – annak érdekében, hogy tájékoztassa az adatokat kezelő adatkezelőket, hogy az érintett kérelmezte tőlük a szóban forgó személyes adatokra mutató linkek vagy e személyes adatok másolatának, illetve másodpéldányának törlését.</w:t>
+        <w:t>datkezelő nyilvánosságra hozta a személyes adatot, és azt törölni köteles, az elérhető technológia és a megvalósítás költségeinek figyelembevételével megteszi az ésszerűen elvárható lépéseket – ideértve technikai intézkedéseket – annak érdekében, hogy tájékoztassa az adatokat kezelő adatkezelőket, hogy az érintett kérelmezte tőlük a szóban forgó személyes adatokra mutató linkek vagy e személyes adatok másolatának, illetve másodpéldányának törlését.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58A07E39" w14:textId="77777777" w:rsidR="0046207C" w:rsidRPr="0046207C" w:rsidRDefault="0046207C" w:rsidP="0046207C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0046207C">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>5. Az adatkezelés korlátozásához való jog</w:t>
       </w:r>
@@ -4005,71 +3929,51 @@
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Az Adatkezelő, és esetlegesen igénybe vett adatfeldolgozói mindenkor védelmet biztosítanak informatikai rendszereik ellen irányuló csalás, kémkedés, vírusok, betörések, rongálás, természeti csapások ellen. Adatkezelő szerverszintű és alkalmazásszintű védelmi eljárásokat alkalmaz.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B290E1E" w14:textId="77777777" w:rsidR="009B097F" w:rsidRPr="009B097F" w:rsidRDefault="009B097F" w:rsidP="006876F5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B097F">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Az Adatkezelő felé interneten keresztül – bármely formában – továbbított üzenetek fokozottan ki vannak téve az olyan hálózati fenyegetéseknek, amelyek az információk módosítására, illetékteleneknek való hozzáférésre, vagy egyéb illegális tevékenységre vezetnek. Az ilyen veszélyek elhárítására ugyanakkor az Adatkezelő mindent megtesz, ami a mindenkori technika állása szerint, </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> megtehető, és tőle elvárható. Ennek érdekében az alkalmazott rendszerek megfigyelés alatt állnak, hogy a biztonsági eltéréseket rögzíthesse, hogy bizonyítékot szerezzen biztonsági eseményre vonatkozólag, illetve, hogy vizsgálhassa az óvintézkedések hatékonyságát.</w:t>
+        <w:t>Az Adatkezelő felé interneten keresztül – bármely formában – továbbított üzenetek fokozottan ki vannak téve az olyan hálózati fenyegetéseknek, amelyek az információk módosítására, illetékteleneknek való hozzáférésre, vagy egyéb illegális tevékenységre vezetnek. Az ilyen veszélyek elhárítására ugyanakkor az Adatkezelő mindent megtesz, ami a mindenkori technika állása szerint, ésszerűen megtehető, és tőle elvárható. Ennek érdekében az alkalmazott rendszerek megfigyelés alatt állnak, hogy a biztonsági eltéréseket rögzíthesse, hogy bizonyítékot szerezzen biztonsági eseményre vonatkozólag, illetve, hogy vizsgálhassa az óvintézkedések hatékonyságát.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="450B38C9" w14:textId="77777777" w:rsidR="00FB7830" w:rsidRDefault="00FB7830" w:rsidP="00FB7830">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CC47971" w14:textId="11A8F1E0" w:rsidR="009B097F" w:rsidRPr="009B097F" w:rsidRDefault="00FB7830" w:rsidP="00FB7830">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB7830">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="24"/>
@@ -4211,50 +4115,57 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FFA4D32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="629C91C4"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4693,65 +4604,65 @@
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1061097229">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="847839541">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="260574009">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="871189673">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009B097F"/>
     <w:rsid w:val="00170D39"/>
     <w:rsid w:val="00217207"/>
+    <w:rsid w:val="0023540C"/>
     <w:rsid w:val="002563BA"/>
     <w:rsid w:val="002630C3"/>
     <w:rsid w:val="003862F4"/>
     <w:rsid w:val="003A2405"/>
     <w:rsid w:val="00434E14"/>
     <w:rsid w:val="0046207C"/>
     <w:rsid w:val="005C7F87"/>
     <w:rsid w:val="0066503A"/>
     <w:rsid w:val="006876F5"/>
     <w:rsid w:val="00687840"/>
     <w:rsid w:val="00700A0A"/>
     <w:rsid w:val="00761D73"/>
     <w:rsid w:val="008A5518"/>
     <w:rsid w:val="00964B73"/>
     <w:rsid w:val="009B097F"/>
     <w:rsid w:val="00A00A0E"/>
     <w:rsid w:val="00A50E15"/>
     <w:rsid w:val="00A9301C"/>
     <w:rsid w:val="00B1164C"/>
     <w:rsid w:val="00B22E88"/>
     <w:rsid w:val="00D10CA9"/>
     <w:rsid w:val="00D819C4"/>
     <w:rsid w:val="00E3096E"/>
     <w:rsid w:val="00E3300B"/>
     <w:rsid w:val="00FB7830"/>
@@ -5270,62 +5181,85 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0066503A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00761D73"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0023540C"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0023540C"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kapcsolat@illesanita.ro" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:illesanita.intimtorna@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5584,69 +5518,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1971</Words>
-  <Characters>11235</Characters>
+  <Words>1989</Words>
+  <Characters>11341</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>93</Lines>
+  <Lines>94</Lines>
   <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13180</CharactersWithSpaces>
+  <CharactersWithSpaces>13304</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Office</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>